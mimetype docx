--- v3 (2026-03-28)
+++ v4 (2026-05-13)
@@ -1,46 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="1309F95F" w14:textId="760E05BA" w:rsidR="00516492" w:rsidRPr="00B72163" w:rsidRDefault="00B72163" w:rsidP="00CF3D51">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
@@ -83,60 +79,80 @@
       <w:r w:rsidR="00964332" w:rsidRPr="00B72163">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> template</w:t>
       </w:r>
       <w:r w:rsidR="00516492" w:rsidRPr="00B72163">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, Bold, </w:t>
       </w:r>
       <w:r w:rsidR="009F6F31" w:rsidRPr="00B72163">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Times New Roman</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00516492" w:rsidRPr="00B72163">
+        <w:t xml:space="preserve">Times New </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="009F6F31" w:rsidRPr="00B72163">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ,Size 16, 1.5 Line Spacing</w:t>
+        <w:t>Roman</w:t>
+      </w:r>
+      <w:r w:rsidR="00516492" w:rsidRPr="00B72163">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ,Size</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00516492" w:rsidRPr="00B72163">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 16, 1.5 Line Spacing</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00B06F08" w14:textId="704C7EFC" w:rsidR="00516492" w:rsidRDefault="00516492">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>First Author</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -154,68 +170,79 @@
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, Second Author</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, Third Author</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">3 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Font Size 12</w:t>
+        <w:t xml:space="preserve"> Font</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Size 12</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BA03E41" w14:textId="77777777" w:rsidR="00516492" w:rsidRDefault="00516492">
       <w:pPr>
         <w:pStyle w:val="IEEEAuthorAffiliation"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="009F6F31">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="22"/>
@@ -292,56 +319,52 @@
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Department &amp; College</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="790283D7" w14:textId="77777777" w:rsidR="00516492" w:rsidRDefault="00516492">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7088C304" w14:textId="77777777" w:rsidR="00516492" w:rsidRDefault="00516492">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         </w:rPr>
         <w:sectPr w:rsidR="00516492" w:rsidSect="003A4D22">
-          <w:headerReference w:type="even" r:id="rId8"/>
-[...4 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId13"/>
+          <w:headerReference w:type="default" r:id="rId8"/>
+          <w:footerReference w:type="default" r:id="rId9"/>
           <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
           <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="567" w:footer="289" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         </w:rPr>
         <w:t>---------------------------------------------------------------------***---------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49AE70A8" w14:textId="416F0D1C" w:rsidR="00516492" w:rsidRPr="00992201" w:rsidRDefault="00516492">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00992201">
@@ -384,111 +407,155 @@
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> the </w:t>
       </w:r>
       <w:r w:rsidR="00480963" w:rsidRPr="00992201">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>mandatory</w:t>
       </w:r>
       <w:r w:rsidR="00D505A8" w:rsidRPr="00992201">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> format and appearance of a </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00480963" w:rsidRPr="00992201">
+        <w:t xml:space="preserve"> format and appearance of </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00D505A8" w:rsidRPr="00992201">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>essay</w:t>
-      </w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00D505A8" w:rsidRPr="00992201">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> prepared for </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="005F1316">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00480963" w:rsidRPr="00992201">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>ISJEM</w:t>
+        <w:t>essay</w:t>
       </w:r>
       <w:r w:rsidR="00D505A8" w:rsidRPr="00992201">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> e-journals. The abstract should consist of a </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00480963" w:rsidRPr="00992201">
+        <w:t xml:space="preserve"> prepared for </w:t>
+      </w:r>
+      <w:r w:rsidR="005F1316">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>solo</w:t>
+        <w:t>ISJEM</w:t>
       </w:r>
       <w:r w:rsidR="00D505A8" w:rsidRPr="00992201">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> paragraph containing no more than 200 words. It should be a summary of the paper and not an </w:t>
+        <w:t xml:space="preserve"> e-journals. The abstract should consist of a </w:t>
+      </w:r>
+      <w:r w:rsidR="00480963" w:rsidRPr="00992201">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>solo</w:t>
+      </w:r>
+      <w:r w:rsidR="00D505A8" w:rsidRPr="00992201">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> paragraph containing no more than 200 words. It should be a summary of the paper and not </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00D505A8" w:rsidRPr="00992201">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>an</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00D505A8" w:rsidRPr="00992201">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00480963" w:rsidRPr="00992201">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>starter</w:t>
       </w:r>
       <w:r w:rsidR="00D505A8" w:rsidRPr="00992201">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">. Because the </w:t>
       </w:r>
       <w:r w:rsidR="00480963" w:rsidRPr="00992201">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
@@ -784,58 +851,69 @@
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7118037D" w14:textId="77777777" w:rsidR="00516492" w:rsidRPr="00992201" w:rsidRDefault="00516492">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00992201">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1.INTRODUCTION </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00D505A8" w:rsidRPr="00992201">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>( Size 11, Times New roman</w:t>
+        <w:t>( Size</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00D505A8" w:rsidRPr="00992201">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11, Times New roman</w:t>
       </w:r>
       <w:r w:rsidRPr="00992201">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="414ACABF" w14:textId="77777777" w:rsidR="00516492" w:rsidRPr="00992201" w:rsidRDefault="00516492">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6D50D06F" w14:textId="77777777" w:rsidR="00D505A8" w:rsidRPr="00992201" w:rsidRDefault="00D505A8" w:rsidP="00D505A8">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
@@ -1241,51 +1319,71 @@
       <w:r w:rsidRPr="00992201">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">At the first </w:t>
       </w:r>
       <w:r w:rsidR="00480963" w:rsidRPr="00992201">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>manifestation</w:t>
       </w:r>
       <w:r w:rsidRPr="00992201">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> of an </w:t>
+        <w:t xml:space="preserve"> of </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00992201">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>an</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00992201">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00480963" w:rsidRPr="00992201">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>contraction</w:t>
       </w:r>
       <w:r w:rsidRPr="00992201">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, spell it out followed by the acronym in </w:t>
       </w:r>
       <w:r w:rsidR="00480963" w:rsidRPr="00992201">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -1451,51 +1549,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="te-IN"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="549BDBF1" wp14:editId="7A5195D2">
             <wp:extent cx="3181985" cy="2385060"/>
             <wp:effectExtent l="19050" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture 1" descr="Screenshot (84)"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1" descr="Screenshot (84)"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId14"/>
+                    <a:blip r:embed="rId10"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3181985" cy="2385060"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:miter lim="800000"/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
@@ -1525,81 +1623,97 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2AC4D565" w14:textId="77777777" w:rsidR="00516492" w:rsidRPr="00992201" w:rsidRDefault="00984208">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:t>ISJ</w:t>
       </w:r>
       <w:r w:rsidR="007D4428" w:rsidRPr="00992201">
         <w:t>EM</w:t>
       </w:r>
       <w:r w:rsidR="00516492" w:rsidRPr="00992201">
         <w:t xml:space="preserve"> sample </w:t>
       </w:r>
       <w:r w:rsidR="00480963" w:rsidRPr="00992201">
         <w:t>model</w:t>
       </w:r>
       <w:r w:rsidR="00516492" w:rsidRPr="00992201">
-        <w:t xml:space="preserve"> format ,Define </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00516492" w:rsidRPr="00992201">
+        <w:t>format ,Define</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00516492" w:rsidRPr="00992201">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00480963" w:rsidRPr="00992201">
         <w:t>acronyms</w:t>
       </w:r>
       <w:r w:rsidR="00516492" w:rsidRPr="00992201">
         <w:t xml:space="preserve"> and acronyms the first </w:t>
       </w:r>
       <w:r w:rsidR="00480963" w:rsidRPr="00992201">
         <w:t>spell</w:t>
       </w:r>
       <w:r w:rsidR="00516492" w:rsidRPr="00992201">
         <w:t xml:space="preserve"> they are used in the </w:t>
       </w:r>
       <w:r w:rsidR="00480963" w:rsidRPr="00992201">
         <w:t>writing</w:t>
       </w:r>
       <w:r w:rsidR="00516492" w:rsidRPr="00992201">
         <w:t xml:space="preserve">, even after they have been </w:t>
       </w:r>
       <w:r w:rsidR="00480963" w:rsidRPr="00992201">
         <w:t>well-defined</w:t>
       </w:r>
       <w:r w:rsidR="00516492" w:rsidRPr="00992201">
         <w:t xml:space="preserve"> in the abstract. </w:t>
       </w:r>
       <w:r w:rsidR="00480963" w:rsidRPr="00992201">
         <w:t>Shortenings</w:t>
       </w:r>
       <w:r w:rsidR="00516492" w:rsidRPr="00992201">
-        <w:t xml:space="preserve"> such as IEEE, SI, MKS, CGS, sc, dc, and </w:t>
+        <w:t xml:space="preserve"> such as IEEE, SI, MKS, CGS, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00516492" w:rsidRPr="00992201">
+        <w:t>sc</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00516492" w:rsidRPr="00992201">
+        <w:t xml:space="preserve">, dc, and </w:t>
       </w:r>
       <w:r w:rsidR="00480963" w:rsidRPr="00992201">
         <w:t>rems</w:t>
       </w:r>
       <w:r w:rsidR="00516492" w:rsidRPr="00992201">
         <w:t xml:space="preserve"> do not have to be </w:t>
       </w:r>
       <w:r w:rsidR="00480963" w:rsidRPr="00992201">
         <w:t>demarcated</w:t>
       </w:r>
       <w:r w:rsidR="00516492" w:rsidRPr="00992201">
         <w:t xml:space="preserve">. Do not use </w:t>
       </w:r>
       <w:r w:rsidR="00480963" w:rsidRPr="00992201">
         <w:t>condensations</w:t>
       </w:r>
       <w:r w:rsidR="00516492" w:rsidRPr="00992201">
         <w:t xml:space="preserve"> in the title or </w:t>
       </w:r>
       <w:r w:rsidR="00480963" w:rsidRPr="00992201">
         <w:t>bonces</w:t>
       </w:r>
       <w:r w:rsidR="00516492" w:rsidRPr="00992201">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -1641,51 +1755,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="te-IN"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="26EDA15C" wp14:editId="05541ADF">
             <wp:extent cx="3028950" cy="2533972"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="5" name="Picture 5"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="5" name="download.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId15">
+                    <a:blip r:embed="rId11">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3037613" cy="2541219"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
@@ -1729,108 +1843,130 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="674540D7" w14:textId="77777777" w:rsidR="00992201" w:rsidRDefault="00992201">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="66D56CEB" w14:textId="77777777" w:rsidR="00992201" w:rsidRDefault="00992201">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24C05408" w14:textId="77777777" w:rsidR="00516492" w:rsidRPr="00992201" w:rsidRDefault="00D505A8">
+    <w:p w14:paraId="3FBD5827" w14:textId="77777777" w:rsidR="006C1356" w:rsidRDefault="006C1356">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00992201">
-[...8 lines deleted...]
-    <w:p w14:paraId="01647686" w14:textId="77777777" w:rsidR="00D505A8" w:rsidRPr="00992201" w:rsidRDefault="00106C67">
+    </w:p>
+    <w:p w14:paraId="3314355A" w14:textId="77777777" w:rsidR="006C1356" w:rsidRDefault="006C1356">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24C05408" w14:textId="77777777" w:rsidR="00516492" w:rsidRPr="00992201" w:rsidRDefault="00D505A8">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00992201">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Charts</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01647686" w14:textId="77777777" w:rsidR="00D505A8" w:rsidRPr="00992201" w:rsidRDefault="00106C67">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="te-IN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="06978554" wp14:editId="7DE29059">
             <wp:extent cx="3086735" cy="2165350"/>
             <wp:effectExtent l="19050" t="0" r="0" b="0"/>
             <wp:docPr id="3" name="Picture 3" descr="chart"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 3" descr="chart"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId16"/>
+                    <a:blip r:embed="rId12"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3086735" cy="2165350"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:miter lim="800000"/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
@@ -2177,51 +2313,65 @@
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r w:rsidR="00480963" w:rsidRPr="00992201">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Maldonado</w:t>
       </w:r>
       <w:r w:rsidRPr="00992201">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">, M., Chang, C.-C.K., Gravano, L., Paepcke, A.: The Stanford Digital Library Metadata </w:t>
       </w:r>
       <w:r w:rsidR="00480963" w:rsidRPr="00992201">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Style</w:t>
       </w:r>
       <w:r w:rsidRPr="00992201">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>. Int. J. Digit. Libr. 1 (1997) 108–121</w:t>
+        <w:t xml:space="preserve">. Int. J. Digit. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00992201">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Libr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00992201">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>. 1 (1997) 108–121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DD08630" w14:textId="77777777" w:rsidR="00D505A8" w:rsidRPr="00992201" w:rsidRDefault="00D505A8" w:rsidP="00D505A8">
       <w:pPr>
         <w:pStyle w:val="reference"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00992201">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">2. Bruce, K.B., </w:t>
       </w:r>
       <w:r w:rsidR="00480963" w:rsidRPr="00992201">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Carcelle</w:t>
       </w:r>
       <w:r w:rsidRPr="00992201">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
@@ -2431,51 +2581,65 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="295C3E87" w14:textId="77777777" w:rsidR="00D505A8" w:rsidRPr="00992201" w:rsidRDefault="00D505A8" w:rsidP="00D505A8">
       <w:pPr>
         <w:pStyle w:val="reference"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00992201">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">4. Michalewicz, Z.: Genetic </w:t>
       </w:r>
       <w:r w:rsidR="00480963" w:rsidRPr="00992201">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Systems</w:t>
       </w:r>
       <w:r w:rsidRPr="00992201">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> + Data Structures = Evolution Programs. 3rd edn. </w:t>
+        <w:t xml:space="preserve"> + Data Structures = Evolution Programs. 3rd </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00992201">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>edn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00992201">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="City">
         <w:r w:rsidRPr="00992201">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           </w:rPr>
           <w:t>Springer-Verlag</w:t>
         </w:r>
       </w:smartTag>
       <w:r w:rsidRPr="00992201">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="State">
         <w:r w:rsidRPr="00992201">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           </w:rPr>
           <w:t>Berlin</w:t>
         </w:r>
       </w:smartTag>
       <w:r w:rsidRPr="00992201">
         <w:rPr>
@@ -2547,52 +2711,77 @@
     </w:p>
     <w:p w14:paraId="690BBE8C" w14:textId="77777777" w:rsidR="007D4428" w:rsidRPr="00992201" w:rsidRDefault="007D4428">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0299EBC9" w14:textId="77777777" w:rsidR="00516492" w:rsidRPr="00992201" w:rsidRDefault="00516492">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00992201">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
-        <w:t>BIOGRAPHIES (Optional  not mandatory )</w:t>
-      </w:r>
+        <w:t>BIOGRAPHIES (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00992201">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Optional  not</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00992201">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00992201">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>mandatory )</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1668"/>
         <w:gridCol w:w="3118"/>
       </w:tblGrid>
       <w:tr w:rsidR="00516492" w:rsidRPr="00992201" w14:paraId="44892531" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1365"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1668" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="65F73936" w14:textId="77777777" w:rsidR="00516492" w:rsidRPr="00992201" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="both"/>
               <w:rPr>
@@ -2820,61 +3009,61 @@
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1622EAF1" w14:textId="77777777" w:rsidR="00516492" w:rsidRDefault="00516492">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00516492" w:rsidSect="003A4D22">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="567" w:footer="289" w:gutter="0"/>
       <w:cols w:num="2" w:space="432"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4E6A4D3D" w14:textId="77777777" w:rsidR="008F52EE" w:rsidRDefault="008F52EE">
+    <w:p w14:paraId="750A54DF" w14:textId="77777777" w:rsidR="00E22BFA" w:rsidRDefault="00E22BFA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="37B6CE06" w14:textId="77777777" w:rsidR="008F52EE" w:rsidRDefault="008F52EE">
+    <w:p w14:paraId="0BC3B30B" w14:textId="77777777" w:rsidR="00E22BFA" w:rsidRDefault="00E22BFA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -2914,60 +3103,50 @@
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Gautami">
     <w:panose1 w:val="02000500000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00200003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="068E405D" w14:textId="77777777" w:rsidR="00790CF8" w:rsidRDefault="00790CF8">
-[...8 lines deleted...]
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="460D43C4" w14:textId="7D6E1778" w:rsidR="00516492" w:rsidRPr="00EA6992" w:rsidRDefault="00516492" w:rsidP="006A465C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="8" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="right" w:pos="10467"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00EA6992">
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="585858"/>
       </w:rPr>
       <w:t>©</w:t>
     </w:r>
     <w:r w:rsidRPr="00EA6992">
@@ -3037,70 +3216,72 @@
         <w:color w:val="585858"/>
         <w:spacing w:val="-1"/>
       </w:rPr>
       <w:t>EM</w:t>
     </w:r>
     <w:r w:rsidRPr="00EA6992">
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="585858"/>
         <w:spacing w:val="-1"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="001E4016" w:rsidRPr="00EA6992">
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="585858"/>
         <w:spacing w:val="-1"/>
       </w:rPr>
       <w:t xml:space="preserve">(All Rights </w:t>
     </w:r>
+    <w:proofErr w:type="gramStart"/>
     <w:r w:rsidR="00CC1DC1" w:rsidRPr="00EA6992">
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="585858"/>
         <w:spacing w:val="-1"/>
       </w:rPr>
       <w:t xml:space="preserve">Reserved)  </w:t>
     </w:r>
     <w:r w:rsidRPr="00EA6992">
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="585858"/>
         <w:spacing w:val="-1"/>
       </w:rPr>
       <w:t>|</w:t>
     </w:r>
+    <w:proofErr w:type="gramEnd"/>
     <w:r w:rsidR="000F2AEC" w:rsidRPr="00EA6992">
       <w:rPr>
         <w:rStyle w:val="Strong"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00D874B6" w:rsidRPr="00EA6992">
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:t>www.isjem.com</w:t>
     </w:r>
     <w:r w:rsidRPr="00EA6992">
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="585858"/>
         <w:spacing w:val="-1"/>
         <w:lang w:val="en-IN"/>
       </w:rPr>
@@ -3207,100 +3388,80 @@
     <w:r w:rsidR="00F877D4" w:rsidRPr="00EA6992">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="004C5395" w:rsidRPr="00EA6992">
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidR="00F877D4" w:rsidRPr="00EA6992">
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-  </w:p>
-[...8 lines deleted...]
-    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="29331E56" w14:textId="77777777" w:rsidR="008F52EE" w:rsidRDefault="008F52EE">
+    <w:p w14:paraId="5FF333CC" w14:textId="77777777" w:rsidR="00E22BFA" w:rsidRDefault="00E22BFA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="39004502" w14:textId="77777777" w:rsidR="008F52EE" w:rsidRDefault="008F52EE">
+    <w:p w14:paraId="60051150" w14:textId="77777777" w:rsidR="00E22BFA" w:rsidRDefault="00E22BFA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...8 lines deleted...]
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="33E6B510" w14:textId="098C799E" w:rsidR="003A4D22" w:rsidRPr="007F0642" w:rsidRDefault="003A4D22" w:rsidP="003A4D22">
     <w:pPr>
       <w:pStyle w:val="Heading1"/>
       <w:spacing w:before="0" w:after="0"/>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:rStyle w:val="Strong"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:bookmarkStart w:id="0" w:name="_Hlk184566327"/>
     <w:bookmarkStart w:id="1" w:name="_Hlk184566328"/>
     <w:bookmarkStart w:id="2" w:name="_Hlk184574124"/>
     <w:bookmarkStart w:id="3" w:name="_Hlk184574125"/>
     <w:bookmarkStart w:id="4" w:name="_Hlk184574474"/>
     <w:bookmarkStart w:id="5" w:name="_Hlk184574475"/>
     <w:bookmarkStart w:id="6" w:name="_Hlk184575574"/>
     <w:bookmarkStart w:id="7" w:name="_Hlk184575575"/>
     <w:bookmarkStart w:id="8" w:name="_Hlk184576008"/>
     <w:bookmarkStart w:id="9" w:name="_Hlk184576009"/>
     <w:bookmarkStart w:id="10" w:name="_Hlk184576636"/>
     <w:bookmarkStart w:id="11" w:name="_Hlk184576637"/>
     <w:bookmarkStart w:id="12" w:name="_Hlk184577064"/>
@@ -3366,131 +3527,147 @@
                     <a:ext cx="619760" cy="697230"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidRPr="007F0642">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">                           </w:t>
     </w:r>
     <w:r w:rsidRPr="007F0642">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t xml:space="preserve">International Scientific Journal of Engineering and Management (ISJEM)                              </w:t>
+      <w:t>International Scientific Journal of Engineering and Management (</w:t>
+    </w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r w:rsidRPr="007F0642">
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve">ISJEM)   </w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r w:rsidRPr="007F0642">
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve">                           </w:t>
     </w:r>
     <w:r w:rsidR="00DF3B6F">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="007F0642">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="007F0642">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>ISSN: 2583-6129</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="34BCF470" w14:textId="70F669D7" w:rsidR="003A4D22" w:rsidRPr="007F0642" w:rsidRDefault="003A4D22" w:rsidP="003A4D22">
+  <w:p w14:paraId="34BCF470" w14:textId="1D605F08" w:rsidR="003A4D22" w:rsidRPr="007F0642" w:rsidRDefault="003A4D22" w:rsidP="003A4D22">
     <w:pPr>
       <w:pStyle w:val="Heading1"/>
       <w:spacing w:before="0" w:after="0"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="007F0642">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">                                  Volume: 0</w:t>
     </w:r>
     <w:r w:rsidR="00D03645">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>5</w:t>
     </w:r>
     <w:r w:rsidRPr="007F0642">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> Issue: </w:t>
     </w:r>
     <w:r w:rsidR="00D03645">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>0</w:t>
     </w:r>
-    <w:r w:rsidR="00790CF8">
+    <w:r w:rsidR="0042419F">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>3</w:t>
+      <w:t>5</w:t>
     </w:r>
     <w:r w:rsidRPr="007F0642">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> | </w:t>
     </w:r>
-    <w:r w:rsidR="00790CF8">
+    <w:r w:rsidR="0042419F">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>March</w:t>
+      <w:t>May</w:t>
     </w:r>
     <w:r w:rsidRPr="007F0642">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> – 202</w:t>
     </w:r>
     <w:r w:rsidR="00D03645">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
     <w:r w:rsidRPr="007F0642">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">                                                              </w:t>
     </w:r>
     <w:r w:rsidRPr="007F0642">
       <w:rPr>
         <w:sz w:val="16"/>
@@ -3660,60 +3837,50 @@
     <w:bookmarkEnd w:id="55"/>
     <w:bookmarkEnd w:id="56"/>
     <w:bookmarkEnd w:id="57"/>
     <w:bookmarkEnd w:id="58"/>
     <w:bookmarkEnd w:id="59"/>
     <w:bookmarkEnd w:id="60"/>
     <w:bookmarkEnd w:id="61"/>
     <w:bookmarkEnd w:id="62"/>
     <w:bookmarkEnd w:id="63"/>
     <w:bookmarkEnd w:id="64"/>
     <w:bookmarkEnd w:id="65"/>
     <w:bookmarkEnd w:id="66"/>
     <w:bookmarkEnd w:id="67"/>
     <w:bookmarkEnd w:id="68"/>
     <w:bookmarkEnd w:id="69"/>
     <w:bookmarkEnd w:id="70"/>
     <w:bookmarkEnd w:id="71"/>
     <w:bookmarkEnd w:id="72"/>
     <w:bookmarkEnd w:id="73"/>
     <w:bookmarkEnd w:id="74"/>
     <w:bookmarkEnd w:id="75"/>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2B855861"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2B855861"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="[%1]"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="432"/>
         </w:tabs>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2)"/>
@@ -3849,51 +4016,52 @@
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1687749284">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1783307805">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="124"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2054" fillcolor="white">
       <v:fill color="white"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
       <o:rules v:ext="edit">
         <o:r id="V:Rule1" type="connector" idref="#AutoShape 1"/>
       </o:rules>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
@@ -3997,67 +4165,69 @@
     <w:rsid w:val="002F65F2"/>
     <w:rsid w:val="003051B6"/>
     <w:rsid w:val="0031257A"/>
     <w:rsid w:val="00314D84"/>
     <w:rsid w:val="003152E9"/>
     <w:rsid w:val="00316116"/>
     <w:rsid w:val="0032119D"/>
     <w:rsid w:val="003258AF"/>
     <w:rsid w:val="00326E90"/>
     <w:rsid w:val="00336FB3"/>
     <w:rsid w:val="00343E0D"/>
     <w:rsid w:val="003458B7"/>
     <w:rsid w:val="00354E3E"/>
     <w:rsid w:val="00361F49"/>
     <w:rsid w:val="003628C4"/>
     <w:rsid w:val="00362DBB"/>
     <w:rsid w:val="003631F3"/>
     <w:rsid w:val="00363552"/>
     <w:rsid w:val="0036672E"/>
     <w:rsid w:val="0037013A"/>
     <w:rsid w:val="00382148"/>
     <w:rsid w:val="00382171"/>
     <w:rsid w:val="00382382"/>
     <w:rsid w:val="00382C4C"/>
     <w:rsid w:val="0038710B"/>
+    <w:rsid w:val="00392CFC"/>
     <w:rsid w:val="00392E88"/>
     <w:rsid w:val="00397C33"/>
     <w:rsid w:val="003A4D22"/>
     <w:rsid w:val="003B230E"/>
     <w:rsid w:val="003B303F"/>
     <w:rsid w:val="003B39B4"/>
     <w:rsid w:val="003B718A"/>
     <w:rsid w:val="003C0A5A"/>
     <w:rsid w:val="003D4D24"/>
     <w:rsid w:val="003E1279"/>
     <w:rsid w:val="003E6A75"/>
     <w:rsid w:val="003F2D6E"/>
     <w:rsid w:val="0040654A"/>
     <w:rsid w:val="00411D6E"/>
     <w:rsid w:val="00413860"/>
     <w:rsid w:val="004212B3"/>
     <w:rsid w:val="0042372D"/>
+    <w:rsid w:val="0042419F"/>
     <w:rsid w:val="004250C8"/>
     <w:rsid w:val="00427E4D"/>
     <w:rsid w:val="00431D6C"/>
     <w:rsid w:val="00435E2D"/>
     <w:rsid w:val="00445BD3"/>
     <w:rsid w:val="00446C14"/>
     <w:rsid w:val="004575B8"/>
     <w:rsid w:val="00466A7C"/>
     <w:rsid w:val="00480963"/>
     <w:rsid w:val="00485798"/>
     <w:rsid w:val="00485B0F"/>
     <w:rsid w:val="004875C5"/>
     <w:rsid w:val="004931A5"/>
     <w:rsid w:val="004A02A3"/>
     <w:rsid w:val="004A4B5B"/>
     <w:rsid w:val="004A5021"/>
     <w:rsid w:val="004A5482"/>
     <w:rsid w:val="004C0C4E"/>
     <w:rsid w:val="004C5395"/>
     <w:rsid w:val="004C7F94"/>
     <w:rsid w:val="004D1EA9"/>
     <w:rsid w:val="004F5C64"/>
     <w:rsid w:val="00501232"/>
     <w:rsid w:val="005028EE"/>
     <w:rsid w:val="00515991"/>
@@ -4067,103 +4237,107 @@
     <w:rsid w:val="00523893"/>
     <w:rsid w:val="00525CDB"/>
     <w:rsid w:val="00530100"/>
     <w:rsid w:val="005375AA"/>
     <w:rsid w:val="00541FAA"/>
     <w:rsid w:val="00546B6F"/>
     <w:rsid w:val="00554170"/>
     <w:rsid w:val="00567940"/>
     <w:rsid w:val="00570608"/>
     <w:rsid w:val="00576BCD"/>
     <w:rsid w:val="0058765D"/>
     <w:rsid w:val="00590459"/>
     <w:rsid w:val="0059181D"/>
     <w:rsid w:val="00594609"/>
     <w:rsid w:val="005B2DCE"/>
     <w:rsid w:val="005C1FBB"/>
     <w:rsid w:val="005C7F27"/>
     <w:rsid w:val="005D0D84"/>
     <w:rsid w:val="005F1316"/>
     <w:rsid w:val="005F2CF9"/>
     <w:rsid w:val="005F3359"/>
     <w:rsid w:val="00613B0C"/>
     <w:rsid w:val="00615581"/>
     <w:rsid w:val="00620BE1"/>
     <w:rsid w:val="006226A2"/>
+    <w:rsid w:val="00622C44"/>
     <w:rsid w:val="00623CED"/>
     <w:rsid w:val="0062579B"/>
     <w:rsid w:val="00631CE1"/>
     <w:rsid w:val="006351BC"/>
     <w:rsid w:val="00635DFF"/>
     <w:rsid w:val="00641563"/>
     <w:rsid w:val="00643DDF"/>
     <w:rsid w:val="0066236A"/>
     <w:rsid w:val="006633B2"/>
     <w:rsid w:val="00680134"/>
     <w:rsid w:val="00681EF6"/>
     <w:rsid w:val="00687910"/>
     <w:rsid w:val="00687A64"/>
     <w:rsid w:val="006943CE"/>
     <w:rsid w:val="006979CE"/>
     <w:rsid w:val="006A21DA"/>
     <w:rsid w:val="006A465C"/>
     <w:rsid w:val="006A7018"/>
     <w:rsid w:val="006B15E9"/>
     <w:rsid w:val="006B5879"/>
+    <w:rsid w:val="006C1356"/>
     <w:rsid w:val="006C2651"/>
     <w:rsid w:val="006C729C"/>
     <w:rsid w:val="006D3872"/>
     <w:rsid w:val="006F0D5D"/>
     <w:rsid w:val="00715354"/>
     <w:rsid w:val="00717FA9"/>
     <w:rsid w:val="007205D4"/>
     <w:rsid w:val="00734A7C"/>
     <w:rsid w:val="00735BC8"/>
     <w:rsid w:val="00735FF7"/>
     <w:rsid w:val="00764CD0"/>
     <w:rsid w:val="007721E4"/>
     <w:rsid w:val="00780BD1"/>
+    <w:rsid w:val="0078334B"/>
     <w:rsid w:val="00790CF8"/>
     <w:rsid w:val="007A1227"/>
     <w:rsid w:val="007A3591"/>
     <w:rsid w:val="007B61CC"/>
     <w:rsid w:val="007B6BCD"/>
     <w:rsid w:val="007C1E15"/>
     <w:rsid w:val="007C6E1E"/>
     <w:rsid w:val="007D2E33"/>
     <w:rsid w:val="007D4428"/>
     <w:rsid w:val="007E1ECE"/>
     <w:rsid w:val="007E2A78"/>
     <w:rsid w:val="007E4EE3"/>
     <w:rsid w:val="007E50FE"/>
     <w:rsid w:val="007E5427"/>
     <w:rsid w:val="007E7AB0"/>
     <w:rsid w:val="007F7BFC"/>
     <w:rsid w:val="0080167A"/>
     <w:rsid w:val="00803E39"/>
     <w:rsid w:val="00804445"/>
     <w:rsid w:val="00816D81"/>
+    <w:rsid w:val="00823E0E"/>
     <w:rsid w:val="00834908"/>
     <w:rsid w:val="008518EC"/>
     <w:rsid w:val="00851C04"/>
     <w:rsid w:val="0085266F"/>
     <w:rsid w:val="008625F5"/>
     <w:rsid w:val="008706E2"/>
     <w:rsid w:val="00871752"/>
     <w:rsid w:val="00876ECB"/>
     <w:rsid w:val="00877172"/>
     <w:rsid w:val="00880B9C"/>
     <w:rsid w:val="00881B60"/>
     <w:rsid w:val="0088628E"/>
     <w:rsid w:val="008926C8"/>
     <w:rsid w:val="00897F5D"/>
     <w:rsid w:val="008A14B5"/>
     <w:rsid w:val="008A37E4"/>
     <w:rsid w:val="008B020B"/>
     <w:rsid w:val="008B0ABD"/>
     <w:rsid w:val="008B2A3E"/>
     <w:rsid w:val="008B4609"/>
     <w:rsid w:val="008C2592"/>
     <w:rsid w:val="008C6BCE"/>
     <w:rsid w:val="008D0B42"/>
     <w:rsid w:val="008E2ECE"/>
     <w:rsid w:val="008E43FA"/>
@@ -4200,50 +4374,51 @@
     <w:rsid w:val="00A041F7"/>
     <w:rsid w:val="00A137F4"/>
     <w:rsid w:val="00A13A5A"/>
     <w:rsid w:val="00A14979"/>
     <w:rsid w:val="00A152B1"/>
     <w:rsid w:val="00A276D7"/>
     <w:rsid w:val="00A33491"/>
     <w:rsid w:val="00A337D2"/>
     <w:rsid w:val="00A34541"/>
     <w:rsid w:val="00A377A1"/>
     <w:rsid w:val="00A4786F"/>
     <w:rsid w:val="00A739C9"/>
     <w:rsid w:val="00A73F21"/>
     <w:rsid w:val="00A74A48"/>
     <w:rsid w:val="00A76CB8"/>
     <w:rsid w:val="00A84724"/>
     <w:rsid w:val="00A854D1"/>
     <w:rsid w:val="00A941CD"/>
     <w:rsid w:val="00A94776"/>
     <w:rsid w:val="00AA0B65"/>
     <w:rsid w:val="00AA5860"/>
     <w:rsid w:val="00AB31A1"/>
     <w:rsid w:val="00AB6403"/>
     <w:rsid w:val="00AC6A5F"/>
     <w:rsid w:val="00AD33CF"/>
+    <w:rsid w:val="00AD7F84"/>
     <w:rsid w:val="00AE3053"/>
     <w:rsid w:val="00AE39D1"/>
     <w:rsid w:val="00AF2D1F"/>
     <w:rsid w:val="00B007C9"/>
     <w:rsid w:val="00B076F8"/>
     <w:rsid w:val="00B13D1B"/>
     <w:rsid w:val="00B2045E"/>
     <w:rsid w:val="00B32477"/>
     <w:rsid w:val="00B3336F"/>
     <w:rsid w:val="00B338A7"/>
     <w:rsid w:val="00B4451E"/>
     <w:rsid w:val="00B44C63"/>
     <w:rsid w:val="00B473C4"/>
     <w:rsid w:val="00B51BA1"/>
     <w:rsid w:val="00B567C4"/>
     <w:rsid w:val="00B67011"/>
     <w:rsid w:val="00B72163"/>
     <w:rsid w:val="00B74F66"/>
     <w:rsid w:val="00B838DD"/>
     <w:rsid w:val="00B87925"/>
     <w:rsid w:val="00B90EF3"/>
     <w:rsid w:val="00B96CD3"/>
     <w:rsid w:val="00BB1253"/>
     <w:rsid w:val="00BB33C3"/>
     <w:rsid w:val="00BB4053"/>
@@ -4299,59 +4474,61 @@
     <w:rsid w:val="00D64B96"/>
     <w:rsid w:val="00D74055"/>
     <w:rsid w:val="00D74C7A"/>
     <w:rsid w:val="00D76B9C"/>
     <w:rsid w:val="00D771A0"/>
     <w:rsid w:val="00D8462C"/>
     <w:rsid w:val="00D874B6"/>
     <w:rsid w:val="00D915E0"/>
     <w:rsid w:val="00D9723E"/>
     <w:rsid w:val="00D97AE0"/>
     <w:rsid w:val="00DB1B53"/>
     <w:rsid w:val="00DB614B"/>
     <w:rsid w:val="00DB682D"/>
     <w:rsid w:val="00DC083C"/>
     <w:rsid w:val="00DE078D"/>
     <w:rsid w:val="00DE47DF"/>
     <w:rsid w:val="00DF3B6F"/>
     <w:rsid w:val="00E03FC8"/>
     <w:rsid w:val="00E0420C"/>
     <w:rsid w:val="00E045EE"/>
     <w:rsid w:val="00E109BC"/>
     <w:rsid w:val="00E1285E"/>
     <w:rsid w:val="00E1428D"/>
     <w:rsid w:val="00E14F69"/>
     <w:rsid w:val="00E214DA"/>
+    <w:rsid w:val="00E22BFA"/>
     <w:rsid w:val="00E30FBF"/>
     <w:rsid w:val="00E43104"/>
     <w:rsid w:val="00E43A4B"/>
     <w:rsid w:val="00E43FCD"/>
     <w:rsid w:val="00E47ED2"/>
     <w:rsid w:val="00E55D26"/>
     <w:rsid w:val="00E60C9A"/>
     <w:rsid w:val="00E74448"/>
     <w:rsid w:val="00E808E4"/>
+    <w:rsid w:val="00E81A2C"/>
     <w:rsid w:val="00E84F41"/>
     <w:rsid w:val="00E9504C"/>
     <w:rsid w:val="00E95130"/>
     <w:rsid w:val="00EA1B87"/>
     <w:rsid w:val="00EA6992"/>
     <w:rsid w:val="00EB0E63"/>
     <w:rsid w:val="00EC0A8C"/>
     <w:rsid w:val="00EC7C10"/>
     <w:rsid w:val="00ED3A16"/>
     <w:rsid w:val="00ED48B3"/>
     <w:rsid w:val="00EE7B8D"/>
     <w:rsid w:val="00EF36CF"/>
     <w:rsid w:val="00EF4A54"/>
     <w:rsid w:val="00EF758C"/>
     <w:rsid w:val="00F147C1"/>
     <w:rsid w:val="00F249EF"/>
     <w:rsid w:val="00F27476"/>
     <w:rsid w:val="00F311A0"/>
     <w:rsid w:val="00F60F90"/>
     <w:rsid w:val="00F70139"/>
     <w:rsid w:val="00F72165"/>
     <w:rsid w:val="00F82948"/>
     <w:rsid w:val="00F8594C"/>
     <w:rsid w:val="00F877D4"/>
     <w:rsid w:val="00F87B71"/>
@@ -5626,54 +5803,54 @@
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1808930144">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:encoding w:val="utf-8"/>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Grayscale">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="F8F8F8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="DDDDDD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="B2B2B2"/>
       </a:accent2>
@@ -5938,74 +6115,74 @@
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9C9DFE54-79F1-48F7-AD6D-9B3060EBCED0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>587</Words>
-  <Characters>3346</Characters>
+  <Characters>3348</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>27</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Windows User</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3926</CharactersWithSpaces>
+  <CharactersWithSpaces>3928</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>3801131</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.ijsrem.com/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>