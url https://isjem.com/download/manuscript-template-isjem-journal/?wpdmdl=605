--- v4 (2026-05-13)
+++ v5 (2026-06-27)
@@ -3009,61 +3009,61 @@
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1622EAF1" w14:textId="77777777" w:rsidR="00516492" w:rsidRDefault="00516492">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00516492" w:rsidSect="003A4D22">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="567" w:footer="289" w:gutter="0"/>
       <w:cols w:num="2" w:space="432"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="750A54DF" w14:textId="77777777" w:rsidR="00E22BFA" w:rsidRDefault="00E22BFA">
+    <w:p w14:paraId="77FE9753" w14:textId="77777777" w:rsidR="00303539" w:rsidRDefault="00303539">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0BC3B30B" w14:textId="77777777" w:rsidR="00E22BFA" w:rsidRDefault="00E22BFA">
+    <w:p w14:paraId="0C4F96BA" w14:textId="77777777" w:rsidR="00303539" w:rsidRDefault="00303539">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -3077,51 +3077,50 @@
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Gautami">
     <w:panose1 w:val="02000500000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00200003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
@@ -3395,61 +3394,61 @@
     <w:r w:rsidR="004C5395" w:rsidRPr="00EA6992">
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidR="00F877D4" w:rsidRPr="00EA6992">
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5FF333CC" w14:textId="77777777" w:rsidR="00E22BFA" w:rsidRDefault="00E22BFA">
+    <w:p w14:paraId="76CEA9E5" w14:textId="77777777" w:rsidR="00303539" w:rsidRDefault="00303539">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="60051150" w14:textId="77777777" w:rsidR="00E22BFA" w:rsidRDefault="00E22BFA">
+    <w:p w14:paraId="7303D651" w14:textId="77777777" w:rsidR="00303539" w:rsidRDefault="00303539">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="33E6B510" w14:textId="098C799E" w:rsidR="003A4D22" w:rsidRPr="007F0642" w:rsidRDefault="003A4D22" w:rsidP="003A4D22">
     <w:pPr>
       <w:pStyle w:val="Heading1"/>
       <w:spacing w:before="0" w:after="0"/>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:rStyle w:val="Strong"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:bookmarkStart w:id="0" w:name="_Hlk184566327"/>
@@ -3465,51 +3464,51 @@
     <w:bookmarkStart w:id="10" w:name="_Hlk184576636"/>
     <w:bookmarkStart w:id="11" w:name="_Hlk184576637"/>
     <w:bookmarkStart w:id="12" w:name="_Hlk184577064"/>
     <w:bookmarkStart w:id="13" w:name="_Hlk184577065"/>
     <w:bookmarkStart w:id="14" w:name="_Hlk184577542"/>
     <w:bookmarkStart w:id="15" w:name="_Hlk184577543"/>
     <w:bookmarkStart w:id="16" w:name="_Hlk184579791"/>
     <w:bookmarkStart w:id="17" w:name="_Hlk184579792"/>
     <w:bookmarkStart w:id="18" w:name="_Hlk184580741"/>
     <w:bookmarkStart w:id="19" w:name="_Hlk184580742"/>
     <w:bookmarkStart w:id="20" w:name="_Hlk184581135"/>
     <w:bookmarkStart w:id="21" w:name="_Hlk184581136"/>
     <w:bookmarkStart w:id="22" w:name="_Hlk184581769"/>
     <w:bookmarkStart w:id="23" w:name="_Hlk184581770"/>
     <w:bookmarkStart w:id="24" w:name="_Hlk184582252"/>
     <w:bookmarkStart w:id="25" w:name="_Hlk184582253"/>
     <w:bookmarkStart w:id="26" w:name="_Hlk184582741"/>
     <w:bookmarkStart w:id="27" w:name="_Hlk184582742"/>
     <w:r w:rsidRPr="007F0642">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4A6EA5D0" wp14:editId="11DBE6E5">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661824" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4A6EA5D0" wp14:editId="11DBE6E5">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>50800</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-231140</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="619760" cy="697230"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="2040762465" name="Picture 2040762465"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="2" name="Picture 2"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -3567,107 +3566,107 @@
       </w:rPr>
       <w:t xml:space="preserve">                           </w:t>
     </w:r>
     <w:r w:rsidR="00DF3B6F">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="007F0642">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="007F0642">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>ISSN: 2583-6129</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="34BCF470" w14:textId="1D605F08" w:rsidR="003A4D22" w:rsidRPr="007F0642" w:rsidRDefault="003A4D22" w:rsidP="003A4D22">
+  <w:p w14:paraId="34BCF470" w14:textId="7E3E812A" w:rsidR="003A4D22" w:rsidRPr="007F0642" w:rsidRDefault="003A4D22" w:rsidP="003A4D22">
     <w:pPr>
       <w:pStyle w:val="Heading1"/>
       <w:spacing w:before="0" w:after="0"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="007F0642">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">                                  Volume: 0</w:t>
     </w:r>
     <w:r w:rsidR="00D03645">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>5</w:t>
     </w:r>
     <w:r w:rsidRPr="007F0642">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> Issue: </w:t>
     </w:r>
     <w:r w:rsidR="00D03645">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>0</w:t>
     </w:r>
-    <w:r w:rsidR="0042419F">
+    <w:r w:rsidR="00E9487D">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>5</w:t>
+      <w:t>6</w:t>
     </w:r>
     <w:r w:rsidRPr="007F0642">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> | </w:t>
     </w:r>
-    <w:r w:rsidR="0042419F">
+    <w:r w:rsidR="00E9487D">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>May</w:t>
+      <w:t>June</w:t>
     </w:r>
     <w:r w:rsidRPr="007F0642">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> – 202</w:t>
     </w:r>
     <w:r w:rsidR="00D03645">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
     <w:r w:rsidRPr="007F0642">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">                                                              </w:t>
     </w:r>
     <w:r w:rsidRPr="007F0642">
       <w:rPr>
         <w:sz w:val="16"/>
@@ -4016,51 +4015,51 @@
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1687749284">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1783307805">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="124"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2054" fillcolor="white">
       <v:fill color="white"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
       <o:rules v:ext="edit">
         <o:r id="V:Rule1" type="connector" idref="#AutoShape 1"/>
       </o:rules>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -4141,50 +4140,51 @@
     <w:rsid w:val="0022669E"/>
     <w:rsid w:val="002401E9"/>
     <w:rsid w:val="002407B7"/>
     <w:rsid w:val="002434C6"/>
     <w:rsid w:val="0024621A"/>
     <w:rsid w:val="00250403"/>
     <w:rsid w:val="00251735"/>
     <w:rsid w:val="00251A0A"/>
     <w:rsid w:val="00252366"/>
     <w:rsid w:val="00253174"/>
     <w:rsid w:val="00255D6E"/>
     <w:rsid w:val="002567EB"/>
     <w:rsid w:val="00273D80"/>
     <w:rsid w:val="002851EE"/>
     <w:rsid w:val="0029588C"/>
     <w:rsid w:val="002A197F"/>
     <w:rsid w:val="002A344D"/>
     <w:rsid w:val="002A7F03"/>
     <w:rsid w:val="002B459E"/>
     <w:rsid w:val="002C468F"/>
     <w:rsid w:val="002E2566"/>
     <w:rsid w:val="002E6509"/>
     <w:rsid w:val="002F5D6F"/>
     <w:rsid w:val="002F6390"/>
     <w:rsid w:val="002F65F2"/>
+    <w:rsid w:val="00303539"/>
     <w:rsid w:val="003051B6"/>
     <w:rsid w:val="0031257A"/>
     <w:rsid w:val="00314D84"/>
     <w:rsid w:val="003152E9"/>
     <w:rsid w:val="00316116"/>
     <w:rsid w:val="0032119D"/>
     <w:rsid w:val="003258AF"/>
     <w:rsid w:val="00326E90"/>
     <w:rsid w:val="00336FB3"/>
     <w:rsid w:val="00343E0D"/>
     <w:rsid w:val="003458B7"/>
     <w:rsid w:val="00354E3E"/>
     <w:rsid w:val="00361F49"/>
     <w:rsid w:val="003628C4"/>
     <w:rsid w:val="00362DBB"/>
     <w:rsid w:val="003631F3"/>
     <w:rsid w:val="00363552"/>
     <w:rsid w:val="0036672E"/>
     <w:rsid w:val="0037013A"/>
     <w:rsid w:val="00382148"/>
     <w:rsid w:val="00382171"/>
     <w:rsid w:val="00382382"/>
     <w:rsid w:val="00382C4C"/>
     <w:rsid w:val="0038710B"/>
     <w:rsid w:val="00392CFC"/>
@@ -4329,50 +4329,51 @@
     <w:rsid w:val="00881B60"/>
     <w:rsid w:val="0088628E"/>
     <w:rsid w:val="008926C8"/>
     <w:rsid w:val="00897F5D"/>
     <w:rsid w:val="008A14B5"/>
     <w:rsid w:val="008A37E4"/>
     <w:rsid w:val="008B020B"/>
     <w:rsid w:val="008B0ABD"/>
     <w:rsid w:val="008B2A3E"/>
     <w:rsid w:val="008B4609"/>
     <w:rsid w:val="008C2592"/>
     <w:rsid w:val="008C6BCE"/>
     <w:rsid w:val="008D0B42"/>
     <w:rsid w:val="008E2ECE"/>
     <w:rsid w:val="008E43FA"/>
     <w:rsid w:val="008F1D5E"/>
     <w:rsid w:val="008F52EE"/>
     <w:rsid w:val="00904376"/>
     <w:rsid w:val="00910924"/>
     <w:rsid w:val="00912A19"/>
     <w:rsid w:val="009210CA"/>
     <w:rsid w:val="00923761"/>
     <w:rsid w:val="00923FB2"/>
     <w:rsid w:val="00925CF8"/>
     <w:rsid w:val="00926834"/>
+    <w:rsid w:val="0093154E"/>
     <w:rsid w:val="00934549"/>
     <w:rsid w:val="00934C2D"/>
     <w:rsid w:val="0094074D"/>
     <w:rsid w:val="009477EE"/>
     <w:rsid w:val="0095321F"/>
     <w:rsid w:val="00957923"/>
     <w:rsid w:val="00964332"/>
     <w:rsid w:val="009672ED"/>
     <w:rsid w:val="00981EF3"/>
     <w:rsid w:val="00984208"/>
     <w:rsid w:val="00991285"/>
     <w:rsid w:val="00992201"/>
     <w:rsid w:val="0099730B"/>
     <w:rsid w:val="009A5B9F"/>
     <w:rsid w:val="009B4922"/>
     <w:rsid w:val="009C2DCA"/>
     <w:rsid w:val="009E5284"/>
     <w:rsid w:val="009F0DD7"/>
     <w:rsid w:val="009F6F31"/>
     <w:rsid w:val="00A00FF8"/>
     <w:rsid w:val="00A041F7"/>
     <w:rsid w:val="00A137F4"/>
     <w:rsid w:val="00A13A5A"/>
     <w:rsid w:val="00A14979"/>
     <w:rsid w:val="00A152B1"/>
@@ -4486,50 +4487,51 @@
     <w:rsid w:val="00DB682D"/>
     <w:rsid w:val="00DC083C"/>
     <w:rsid w:val="00DE078D"/>
     <w:rsid w:val="00DE47DF"/>
     <w:rsid w:val="00DF3B6F"/>
     <w:rsid w:val="00E03FC8"/>
     <w:rsid w:val="00E0420C"/>
     <w:rsid w:val="00E045EE"/>
     <w:rsid w:val="00E109BC"/>
     <w:rsid w:val="00E1285E"/>
     <w:rsid w:val="00E1428D"/>
     <w:rsid w:val="00E14F69"/>
     <w:rsid w:val="00E214DA"/>
     <w:rsid w:val="00E22BFA"/>
     <w:rsid w:val="00E30FBF"/>
     <w:rsid w:val="00E43104"/>
     <w:rsid w:val="00E43A4B"/>
     <w:rsid w:val="00E43FCD"/>
     <w:rsid w:val="00E47ED2"/>
     <w:rsid w:val="00E55D26"/>
     <w:rsid w:val="00E60C9A"/>
     <w:rsid w:val="00E74448"/>
     <w:rsid w:val="00E808E4"/>
     <w:rsid w:val="00E81A2C"/>
     <w:rsid w:val="00E84F41"/>
+    <w:rsid w:val="00E9487D"/>
     <w:rsid w:val="00E9504C"/>
     <w:rsid w:val="00E95130"/>
     <w:rsid w:val="00EA1B87"/>
     <w:rsid w:val="00EA6992"/>
     <w:rsid w:val="00EB0E63"/>
     <w:rsid w:val="00EC0A8C"/>
     <w:rsid w:val="00EC7C10"/>
     <w:rsid w:val="00ED3A16"/>
     <w:rsid w:val="00ED48B3"/>
     <w:rsid w:val="00EE7B8D"/>
     <w:rsid w:val="00EF36CF"/>
     <w:rsid w:val="00EF4A54"/>
     <w:rsid w:val="00EF758C"/>
     <w:rsid w:val="00F147C1"/>
     <w:rsid w:val="00F249EF"/>
     <w:rsid w:val="00F27476"/>
     <w:rsid w:val="00F311A0"/>
     <w:rsid w:val="00F60F90"/>
     <w:rsid w:val="00F70139"/>
     <w:rsid w:val="00F72165"/>
     <w:rsid w:val="00F82948"/>
     <w:rsid w:val="00F8594C"/>
     <w:rsid w:val="00F877D4"/>
     <w:rsid w:val="00F87B71"/>
     <w:rsid w:val="00F91B52"/>