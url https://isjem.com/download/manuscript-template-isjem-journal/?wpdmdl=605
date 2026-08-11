--- v5 (2026-06-27)
+++ v6 (2026-08-11)
@@ -6,51 +6,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="1309F95F" w14:textId="760E05BA" w:rsidR="00516492" w:rsidRPr="00B72163" w:rsidRDefault="00B72163" w:rsidP="00CF3D51">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B72163">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Manuscript</w:t>
       </w:r>
       <w:r w:rsidR="006226A2" w:rsidRPr="00B72163">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:sz w:val="28"/>
@@ -3007,63 +3007,63 @@
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1622EAF1" w14:textId="77777777" w:rsidR="00516492" w:rsidRDefault="00516492">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00516492" w:rsidSect="003A4D22">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="567" w:footer="289" w:gutter="0"/>
       <w:cols w:num="2" w:space="432"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="77FE9753" w14:textId="77777777" w:rsidR="00303539" w:rsidRDefault="00303539">
+    <w:p w14:paraId="40BFCF68" w14:textId="77777777" w:rsidR="0066748A" w:rsidRDefault="0066748A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0C4F96BA" w14:textId="77777777" w:rsidR="00303539" w:rsidRDefault="00303539">
+    <w:p w14:paraId="11CF6EE2" w14:textId="77777777" w:rsidR="0066748A" w:rsidRDefault="0066748A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -3101,51 +3101,51 @@
   <w:font w:name="MS Mincho">
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Gautami">
     <w:panose1 w:val="02000500000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00200003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="460D43C4" w14:textId="7D6E1778" w:rsidR="00516492" w:rsidRPr="00EA6992" w:rsidRDefault="00516492" w:rsidP="006A465C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="8" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="right" w:pos="10467"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00EA6992">
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="585858"/>
       </w:rPr>
       <w:t>©</w:t>
     </w:r>
     <w:r w:rsidRPr="00EA6992">
@@ -3392,123 +3392,123 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="004C5395" w:rsidRPr="00EA6992">
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidR="00F877D4" w:rsidRPr="00EA6992">
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="76CEA9E5" w14:textId="77777777" w:rsidR="00303539" w:rsidRDefault="00303539">
+    <w:p w14:paraId="188A6EC8" w14:textId="77777777" w:rsidR="0066748A" w:rsidRDefault="0066748A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7303D651" w14:textId="77777777" w:rsidR="00303539" w:rsidRDefault="00303539">
+    <w:p w14:paraId="5A6533FC" w14:textId="77777777" w:rsidR="0066748A" w:rsidRDefault="0066748A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="33E6B510" w14:textId="098C799E" w:rsidR="003A4D22" w:rsidRPr="007F0642" w:rsidRDefault="003A4D22" w:rsidP="003A4D22">
     <w:pPr>
       <w:pStyle w:val="Heading1"/>
       <w:spacing w:before="0" w:after="0"/>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:rStyle w:val="Strong"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:bookmarkStart w:id="0" w:name="_Hlk184566327"/>
     <w:bookmarkStart w:id="1" w:name="_Hlk184566328"/>
     <w:bookmarkStart w:id="2" w:name="_Hlk184574124"/>
     <w:bookmarkStart w:id="3" w:name="_Hlk184574125"/>
     <w:bookmarkStart w:id="4" w:name="_Hlk184574474"/>
     <w:bookmarkStart w:id="5" w:name="_Hlk184574475"/>
     <w:bookmarkStart w:id="6" w:name="_Hlk184575574"/>
     <w:bookmarkStart w:id="7" w:name="_Hlk184575575"/>
     <w:bookmarkStart w:id="8" w:name="_Hlk184576008"/>
     <w:bookmarkStart w:id="9" w:name="_Hlk184576009"/>
     <w:bookmarkStart w:id="10" w:name="_Hlk184576636"/>
     <w:bookmarkStart w:id="11" w:name="_Hlk184576637"/>
     <w:bookmarkStart w:id="12" w:name="_Hlk184577064"/>
     <w:bookmarkStart w:id="13" w:name="_Hlk184577065"/>
     <w:bookmarkStart w:id="14" w:name="_Hlk184577542"/>
     <w:bookmarkStart w:id="15" w:name="_Hlk184577543"/>
     <w:bookmarkStart w:id="16" w:name="_Hlk184579791"/>
     <w:bookmarkStart w:id="17" w:name="_Hlk184579792"/>
     <w:bookmarkStart w:id="18" w:name="_Hlk184580741"/>
     <w:bookmarkStart w:id="19" w:name="_Hlk184580742"/>
     <w:bookmarkStart w:id="20" w:name="_Hlk184581135"/>
     <w:bookmarkStart w:id="21" w:name="_Hlk184581136"/>
     <w:bookmarkStart w:id="22" w:name="_Hlk184581769"/>
     <w:bookmarkStart w:id="23" w:name="_Hlk184581770"/>
     <w:bookmarkStart w:id="24" w:name="_Hlk184582252"/>
     <w:bookmarkStart w:id="25" w:name="_Hlk184582253"/>
     <w:bookmarkStart w:id="26" w:name="_Hlk184582741"/>
     <w:bookmarkStart w:id="27" w:name="_Hlk184582742"/>
     <w:r w:rsidRPr="007F0642">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661824" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4A6EA5D0" wp14:editId="11DBE6E5">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660800" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4A6EA5D0" wp14:editId="11DBE6E5">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>50800</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-231140</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="619760" cy="697230"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="2040762465" name="Picture 2040762465"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="2" name="Picture 2"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -3566,107 +3566,107 @@
       </w:rPr>
       <w:t xml:space="preserve">                           </w:t>
     </w:r>
     <w:r w:rsidR="00DF3B6F">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="007F0642">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="007F0642">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>ISSN: 2583-6129</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="34BCF470" w14:textId="7E3E812A" w:rsidR="003A4D22" w:rsidRPr="007F0642" w:rsidRDefault="003A4D22" w:rsidP="003A4D22">
+  <w:p w14:paraId="34BCF470" w14:textId="17906C5C" w:rsidR="003A4D22" w:rsidRPr="007F0642" w:rsidRDefault="003A4D22" w:rsidP="003A4D22">
     <w:pPr>
       <w:pStyle w:val="Heading1"/>
       <w:spacing w:before="0" w:after="0"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="007F0642">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">                                  Volume: 0</w:t>
     </w:r>
     <w:r w:rsidR="00D03645">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>5</w:t>
     </w:r>
     <w:r w:rsidRPr="007F0642">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> Issue: </w:t>
     </w:r>
     <w:r w:rsidR="00D03645">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>0</w:t>
     </w:r>
-    <w:r w:rsidR="00E9487D">
+    <w:r w:rsidR="00A8215E">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>6</w:t>
+      <w:t>8</w:t>
     </w:r>
     <w:r w:rsidRPr="007F0642">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> | </w:t>
     </w:r>
-    <w:r w:rsidR="00E9487D">
+    <w:r w:rsidR="00A8215E">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>June</w:t>
+      <w:t>Aug</w:t>
     </w:r>
     <w:r w:rsidRPr="007F0642">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> – 202</w:t>
     </w:r>
     <w:r w:rsidR="00D03645">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
     <w:r w:rsidRPr="007F0642">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">                                                              </w:t>
     </w:r>
     <w:r w:rsidRPr="007F0642">
       <w:rPr>
         <w:sz w:val="16"/>
@@ -3837,51 +3837,51 @@
     <w:bookmarkEnd w:id="56"/>
     <w:bookmarkEnd w:id="57"/>
     <w:bookmarkEnd w:id="58"/>
     <w:bookmarkEnd w:id="59"/>
     <w:bookmarkEnd w:id="60"/>
     <w:bookmarkEnd w:id="61"/>
     <w:bookmarkEnd w:id="62"/>
     <w:bookmarkEnd w:id="63"/>
     <w:bookmarkEnd w:id="64"/>
     <w:bookmarkEnd w:id="65"/>
     <w:bookmarkEnd w:id="66"/>
     <w:bookmarkEnd w:id="67"/>
     <w:bookmarkEnd w:id="68"/>
     <w:bookmarkEnd w:id="69"/>
     <w:bookmarkEnd w:id="70"/>
     <w:bookmarkEnd w:id="71"/>
     <w:bookmarkEnd w:id="72"/>
     <w:bookmarkEnd w:id="73"/>
     <w:bookmarkEnd w:id="74"/>
     <w:bookmarkEnd w:id="75"/>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2B855861"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2B855861"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="[%1]"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="432"/>
         </w:tabs>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4247,50 +4247,51 @@
     <w:rsid w:val="0058765D"/>
     <w:rsid w:val="00590459"/>
     <w:rsid w:val="0059181D"/>
     <w:rsid w:val="00594609"/>
     <w:rsid w:val="005B2DCE"/>
     <w:rsid w:val="005C1FBB"/>
     <w:rsid w:val="005C7F27"/>
     <w:rsid w:val="005D0D84"/>
     <w:rsid w:val="005F1316"/>
     <w:rsid w:val="005F2CF9"/>
     <w:rsid w:val="005F3359"/>
     <w:rsid w:val="00613B0C"/>
     <w:rsid w:val="00615581"/>
     <w:rsid w:val="00620BE1"/>
     <w:rsid w:val="006226A2"/>
     <w:rsid w:val="00622C44"/>
     <w:rsid w:val="00623CED"/>
     <w:rsid w:val="0062579B"/>
     <w:rsid w:val="00631CE1"/>
     <w:rsid w:val="006351BC"/>
     <w:rsid w:val="00635DFF"/>
     <w:rsid w:val="00641563"/>
     <w:rsid w:val="00643DDF"/>
     <w:rsid w:val="0066236A"/>
     <w:rsid w:val="006633B2"/>
+    <w:rsid w:val="0066748A"/>
     <w:rsid w:val="00680134"/>
     <w:rsid w:val="00681EF6"/>
     <w:rsid w:val="00687910"/>
     <w:rsid w:val="00687A64"/>
     <w:rsid w:val="006943CE"/>
     <w:rsid w:val="006979CE"/>
     <w:rsid w:val="006A21DA"/>
     <w:rsid w:val="006A465C"/>
     <w:rsid w:val="006A7018"/>
     <w:rsid w:val="006B15E9"/>
     <w:rsid w:val="006B5879"/>
     <w:rsid w:val="006C1356"/>
     <w:rsid w:val="006C2651"/>
     <w:rsid w:val="006C729C"/>
     <w:rsid w:val="006D3872"/>
     <w:rsid w:val="006F0D5D"/>
     <w:rsid w:val="00715354"/>
     <w:rsid w:val="00717FA9"/>
     <w:rsid w:val="007205D4"/>
     <w:rsid w:val="00734A7C"/>
     <w:rsid w:val="00735BC8"/>
     <w:rsid w:val="00735FF7"/>
     <w:rsid w:val="00764CD0"/>
     <w:rsid w:val="007721E4"/>
     <w:rsid w:val="00780BD1"/>
@@ -4365,50 +4366,51 @@
     <w:rsid w:val="00991285"/>
     <w:rsid w:val="00992201"/>
     <w:rsid w:val="0099730B"/>
     <w:rsid w:val="009A5B9F"/>
     <w:rsid w:val="009B4922"/>
     <w:rsid w:val="009C2DCA"/>
     <w:rsid w:val="009E5284"/>
     <w:rsid w:val="009F0DD7"/>
     <w:rsid w:val="009F6F31"/>
     <w:rsid w:val="00A00FF8"/>
     <w:rsid w:val="00A041F7"/>
     <w:rsid w:val="00A137F4"/>
     <w:rsid w:val="00A13A5A"/>
     <w:rsid w:val="00A14979"/>
     <w:rsid w:val="00A152B1"/>
     <w:rsid w:val="00A276D7"/>
     <w:rsid w:val="00A33491"/>
     <w:rsid w:val="00A337D2"/>
     <w:rsid w:val="00A34541"/>
     <w:rsid w:val="00A377A1"/>
     <w:rsid w:val="00A4786F"/>
     <w:rsid w:val="00A739C9"/>
     <w:rsid w:val="00A73F21"/>
     <w:rsid w:val="00A74A48"/>
     <w:rsid w:val="00A76CB8"/>
+    <w:rsid w:val="00A8215E"/>
     <w:rsid w:val="00A84724"/>
     <w:rsid w:val="00A854D1"/>
     <w:rsid w:val="00A941CD"/>
     <w:rsid w:val="00A94776"/>
     <w:rsid w:val="00AA0B65"/>
     <w:rsid w:val="00AA5860"/>
     <w:rsid w:val="00AB31A1"/>
     <w:rsid w:val="00AB6403"/>
     <w:rsid w:val="00AC6A5F"/>
     <w:rsid w:val="00AD33CF"/>
     <w:rsid w:val="00AD7F84"/>
     <w:rsid w:val="00AE3053"/>
     <w:rsid w:val="00AE39D1"/>
     <w:rsid w:val="00AF2D1F"/>
     <w:rsid w:val="00B007C9"/>
     <w:rsid w:val="00B076F8"/>
     <w:rsid w:val="00B13D1B"/>
     <w:rsid w:val="00B2045E"/>
     <w:rsid w:val="00B32477"/>
     <w:rsid w:val="00B3336F"/>
     <w:rsid w:val="00B338A7"/>
     <w:rsid w:val="00B4451E"/>
     <w:rsid w:val="00B44C63"/>
     <w:rsid w:val="00B473C4"/>
     <w:rsid w:val="00B51BA1"/>
@@ -4498,50 +4500,51 @@
     <w:rsid w:val="00E14F69"/>
     <w:rsid w:val="00E214DA"/>
     <w:rsid w:val="00E22BFA"/>
     <w:rsid w:val="00E30FBF"/>
     <w:rsid w:val="00E43104"/>
     <w:rsid w:val="00E43A4B"/>
     <w:rsid w:val="00E43FCD"/>
     <w:rsid w:val="00E47ED2"/>
     <w:rsid w:val="00E55D26"/>
     <w:rsid w:val="00E60C9A"/>
     <w:rsid w:val="00E74448"/>
     <w:rsid w:val="00E808E4"/>
     <w:rsid w:val="00E81A2C"/>
     <w:rsid w:val="00E84F41"/>
     <w:rsid w:val="00E9487D"/>
     <w:rsid w:val="00E9504C"/>
     <w:rsid w:val="00E95130"/>
     <w:rsid w:val="00EA1B87"/>
     <w:rsid w:val="00EA6992"/>
     <w:rsid w:val="00EB0E63"/>
     <w:rsid w:val="00EC0A8C"/>
     <w:rsid w:val="00EC7C10"/>
     <w:rsid w:val="00ED3A16"/>
     <w:rsid w:val="00ED48B3"/>
     <w:rsid w:val="00EE7B8D"/>
+    <w:rsid w:val="00EF1D77"/>
     <w:rsid w:val="00EF36CF"/>
     <w:rsid w:val="00EF4A54"/>
     <w:rsid w:val="00EF758C"/>
     <w:rsid w:val="00F147C1"/>
     <w:rsid w:val="00F249EF"/>
     <w:rsid w:val="00F27476"/>
     <w:rsid w:val="00F311A0"/>
     <w:rsid w:val="00F60F90"/>
     <w:rsid w:val="00F70139"/>
     <w:rsid w:val="00F72165"/>
     <w:rsid w:val="00F82948"/>
     <w:rsid w:val="00F8594C"/>
     <w:rsid w:val="00F877D4"/>
     <w:rsid w:val="00F87B71"/>
     <w:rsid w:val="00F91B52"/>
     <w:rsid w:val="00F9691F"/>
     <w:rsid w:val="00FA4F0A"/>
     <w:rsid w:val="00FA6CC8"/>
     <w:rsid w:val="00FA7509"/>
     <w:rsid w:val="00FB578A"/>
     <w:rsid w:val="00FC2106"/>
     <w:rsid w:val="00FC3C04"/>
     <w:rsid w:val="00FC6084"/>
     <w:rsid w:val="00FC6A19"/>
     <w:rsid w:val="00FC76D4"/>